--- v0 (2025-10-12)
+++ v1 (2026-06-25)
@@ -1,428 +1,55 @@
-
-[...301 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...68 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -1420,54 +1047,50 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B17198"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>