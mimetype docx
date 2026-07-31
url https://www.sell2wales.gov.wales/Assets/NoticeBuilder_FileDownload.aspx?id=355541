--- v0 (2026-02-23)
+++ v1 (2026-07-31)
@@ -1,13772 +1,25 @@
-
-[...13745 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
@@ -13863,116 +116,50 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...64 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5BEE4CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="16341FCC"/>
@@ -25880,54 +12067,50 @@
       <w:color w:val="7F7F7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.workman@cymoedd.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leigh.hughes@felicitas-consultancy.co.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>